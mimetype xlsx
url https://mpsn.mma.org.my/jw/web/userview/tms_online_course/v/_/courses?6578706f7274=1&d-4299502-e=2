--- v0 (2025-12-15)
+++ v1 (2026-06-17)
@@ -12,95 +12,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="-" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="26">
   <si>
     <t>TITLE</t>
   </si>
   <si>
     <t>END DATE</t>
   </si>
   <si>
     <t>ORGANIZER</t>
   </si>
   <si>
     <t>SPECIALTY</t>
   </si>
   <si>
     <t>POINTS</t>
   </si>
   <si>
-    <t>Importance of Growth in Childhood, Causes and Implication of Poor Growth</t>
-[...8 lines deleted...]
-    <t>GENERAL PAEDIATRICS, FAMILY MEDICINE, ONLINE MODULES</t>
+    <t>PsA: More Than Just Joints</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>MMA (NOVARTIS)</t>
+  </si>
+  <si>
+    <t>RHEUMATOLOGY, INTERNAL MEDICINE</t>
   </si>
   <si>
     <t>1 points</t>
   </si>
   <si>
-    <t>Managing Children's Growth Issues with Nutrition</t>
-[...11 lines deleted...]
-    <t>RHEUMATOLOGY, INTERNAL MEDICINE</t>
+    <t>How Clinicians Can Shape Vaccine Confidence in Their Practice</t>
+  </si>
+  <si>
+    <t>20/12/2026</t>
+  </si>
+  <si>
+    <t>MMA (ULTRA WORKS)</t>
+  </si>
+  <si>
+    <t>INFECTIOUS DISEASES, ARTHOPLASTY, GENERAL PAEDIATRICS, FAMILY MEDICINE, ONLINE MODULES</t>
+  </si>
+  <si>
+    <t>Vaccine Confidence in Clinical Practice</t>
+  </si>
+  <si>
+    <t>INFECTIOUS DISEASES, GENERAL PAEDIATRICS, FAMILY MEDICINE, ONLINE MODULES</t>
+  </si>
+  <si>
+    <t>Latest Frontiers in Pneumonia Prevention &amp; Management in Vulnerable Adults</t>
+  </si>
+  <si>
+    <t>14/04/2027</t>
+  </si>
+  <si>
+    <t>Pneumococcal Reloaded: New Vaccines, New Strategies for Vulnerable Adults</t>
+  </si>
+  <si>
+    <t>INFECTIOUS DISEASES, RESPIRATORY MEDICINE, FAMILY MEDICINE, GERIATRIC MEDICINE, INTERNAL MEDICINE</t>
+  </si>
+  <si>
+    <t>Diet &amp; Lifestyle Tips for Growth: What to Tell Parents</t>
+  </si>
+  <si>
+    <t>15/05/2027</t>
+  </si>
+  <si>
+    <t>GENERAL PAEDIATRICS, FAMILY MEDICINE, FAMILY HEALTH</t>
+  </si>
+  <si>
+    <t>Why, Who, When and How Can Oral Nutritional Supplementation Enhance Growth Recovery</t>
+  </si>
+  <si>
+    <t>ADOLESCENT MEDICINE, GENERAL PAEDIATRICS, FAMILY MEDICINE</t>
+  </si>
+  <si>
+    <t>Assessing Children's Growth &amp; Recognising Warning Signs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -131,117 +164,202 @@
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/>
 <Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
 <Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="69.83984375" customWidth="true" bestFit="true"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="57.421875" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="85.3671875" customWidth="true" bestFit="true"/>
+    <col min="2" max="2" width="11.47265625" customWidth="true" bestFit="true"/>
+    <col min="3" max="3" width="20.78125" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="102.9140625" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="8.70703125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="1">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>